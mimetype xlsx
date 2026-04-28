--- v2 (2026-03-14)
+++ v3 (2026-04-28)
@@ -542,51 +542,51 @@
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4:T4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="20" customWidth="true" style="1"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="34.135" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="45.846" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="31.707" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="35.277" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="1"/>
     <col min="16" max="16" width="34.135" bestFit="true" customWidth="true" style="1"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="1"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="1"/>
     <col min="19" max="19" width="24.708" bestFit="true" customWidth="true" style="1"/>
-    <col min="20" max="20" width="11.711" bestFit="true" customWidth="true" style="1"/>
+    <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" customHeight="1" ht="30">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
@@ -659,50 +659,53 @@
         <v>27</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="Q5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="S5" s="1" t="s">
         <v>34</v>
+      </c>
+      <c r="T5" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>